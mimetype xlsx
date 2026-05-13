--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -32,132 +32,132 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
+    <t>Caddo Hot Shots</t>
+  </si>
+  <si>
+    <t>9 CLUB PREP</t>
+  </si>
+  <si>
+    <t>HOT SHOTS 9CP</t>
+  </si>
+  <si>
+    <t>G09CADHS1NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
+    <t>Integrity Volleyball Club</t>
+  </si>
+  <si>
+    <t>10 Intense Blue</t>
+  </si>
+  <si>
+    <t>Integrity 10 Intense Blue</t>
+  </si>
+  <si>
+    <t>G10INTEG1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>9'S NATIONAL GREEN</t>
+  </si>
+  <si>
+    <t>Madfrog 9N Green</t>
+  </si>
+  <si>
+    <t>G09FROGS1NT</t>
+  </si>
+  <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
+    <t>10 White</t>
+  </si>
+  <si>
+    <t>Skyline 10 White</t>
+  </si>
+  <si>
+    <t>G10SKYLN3NT</t>
+  </si>
+  <si>
+    <t>Excel Volleyball</t>
+  </si>
+  <si>
+    <t>10 Sofia</t>
+  </si>
+  <si>
+    <t>EXCEL 10 Sofia</t>
+  </si>
+  <si>
+    <t>G10EXCEL2NT</t>
+  </si>
+  <si>
+    <t>DIG VBC</t>
+  </si>
+  <si>
+    <t>10A Black</t>
+  </si>
+  <si>
+    <t>DIG 10A Black</t>
+  </si>
+  <si>
+    <t>G10DIGVB1NT</t>
+  </si>
+  <si>
     <t>10 Black</t>
   </si>
   <si>
     <t>Skyline 10 Black</t>
   </si>
   <si>
     <t>G10SKYLN2NT</t>
-  </si>
-[...70 lines deleted...]
-    <t>G10DIGVB1NT</t>
   </si>
   <si>
     <t>Untouchables Volleyball Club</t>
   </si>
   <si>
     <t>Untouchables  EPA 10 Diamonds</t>
   </si>
   <si>
     <t>UEPA 10</t>
   </si>
   <si>
     <t>G10UNTOU1NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 10 NAT-Christi</t>
   </si>
   <si>
     <t>G10FRFLY1NT</t>
   </si>
@@ -624,91 +624,91 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="B6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" t="s">
@@ -744,51 +744,51 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>43</v>
       </c>
       <c r="D11" t="s">
         <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>38</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>48</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>