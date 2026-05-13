--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -143,150 +143,150 @@
   <si>
     <t>G12WCREW1NT</t>
   </si>
   <si>
     <t>DEA Volleyball</t>
   </si>
   <si>
     <t>12 Neon</t>
   </si>
   <si>
     <t>DEAVB 12 Neon</t>
   </si>
   <si>
     <t>G12DEAVB3NT</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 12u Astro</t>
   </si>
   <si>
     <t>G12PEGAC1NT</t>
   </si>
   <si>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>11/12u Whitesboro</t>
+  </si>
+  <si>
+    <t>FH 11/12u Whitesboro</t>
+  </si>
+  <si>
+    <t>G12FIELD6NT</t>
+  </si>
+  <si>
+    <t>Waco Lightning</t>
+  </si>
+  <si>
+    <t>12 Blue</t>
+  </si>
+  <si>
+    <t>Waco Lightning 12 Blue</t>
+  </si>
+  <si>
+    <t>G12WACLV2LS</t>
+  </si>
+  <si>
+    <t>Arete Athletics</t>
+  </si>
+  <si>
+    <t>12 Prep Steel</t>
+  </si>
+  <si>
+    <t>Arete 12 Prep Steel</t>
+  </si>
+  <si>
+    <t>G12ARETE6NT</t>
+  </si>
+  <si>
+    <t>Atomic Volleyball Club</t>
+  </si>
+  <si>
+    <t>12U</t>
+  </si>
+  <si>
+    <t>Atomic VC 12</t>
+  </si>
+  <si>
+    <t>G12ATOMV1NT</t>
+  </si>
+  <si>
+    <t>12 Prep Navy</t>
+  </si>
+  <si>
+    <t>Arete 12 Prep Navy</t>
+  </si>
+  <si>
+    <t>G12ARETE5NT</t>
+  </si>
+  <si>
+    <t>Shock Volleyball</t>
+  </si>
+  <si>
+    <t>Shock 12 White</t>
+  </si>
+  <si>
+    <t>Shock 12 Metro</t>
+  </si>
+  <si>
+    <t>G12PTOMZ1NT</t>
+  </si>
+  <si>
+    <t>Texas Legends Volleyball</t>
+  </si>
+  <si>
+    <t>TX Legends 12 Black</t>
+  </si>
+  <si>
+    <t>G12TXLEG1LS</t>
+  </si>
+  <si>
+    <t>Waco Lightning 12 Black</t>
+  </si>
+  <si>
+    <t>G12WACLV1LS</t>
+  </si>
+  <si>
     <t>North Point VBC</t>
   </si>
   <si>
     <t>North Point 12 Regional</t>
   </si>
   <si>
     <t>G12NORPT1NT</t>
   </si>
   <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>Summit 12 Elite Black</t>
   </si>
   <si>
     <t>G12DSUMM2NT</t>
-  </si>
-[...82 lines deleted...]
-    <t>G12WACLV1LS</t>
   </si>
   <si>
     <t>Bullitt Volleyball Club</t>
   </si>
   <si>
     <t>BVA 12's</t>
   </si>
   <si>
     <t>G12WWVBC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Untouchables Volleyball Club</t>
   </si>
   <si>
     <t>Untouchables EPA 12 Diamond</t>
   </si>
   <si>
     <t>UEPA 12D</t>
   </si>
   <si>
     <t>G12UNTOU1NT</t>
   </si>
@@ -868,231 +868,231 @@
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" t="s">
         <v>41</v>
       </c>
       <c r="D10" t="s">
         <v>42</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>59.763</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="C11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B12" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="C12" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D12" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D14" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C16" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="B17" t="s">
-        <v>65</v>
+        <v>7</v>
       </c>
       <c r="C17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="B18" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" t="s">
         <v>69</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" t="s">
+        <v>29</v>
+      </c>
+      <c r="C19" t="s">
         <v>72</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="B20" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="C20" t="s">
         <v>75</v>
       </c>
       <c r="D20" t="s">
         <v>76</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>77</v>
       </c>
       <c r="B21" t="s">
         <v>78</v>
       </c>
       <c r="C21" t="s">
         <v>78</v>
       </c>
       <c r="D21" t="s">