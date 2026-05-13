--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -74,89 +74,89 @@
   <si>
     <t>13 Black</t>
   </si>
   <si>
     <t>REIGN-13-BLACK</t>
   </si>
   <si>
     <t>G13REIGN1NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>Peak Volleyball Academy</t>
   </si>
   <si>
     <t>13 Blue</t>
   </si>
   <si>
     <t>Peak VA 13 Blue</t>
   </si>
   <si>
     <t>G13PEVBA2NT</t>
   </si>
   <si>
+    <t>1 United Volleyball</t>
+  </si>
+  <si>
+    <t>1United 13 Prep</t>
+  </si>
+  <si>
+    <t>G131UNVB6NT</t>
+  </si>
+  <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 13u Astro</t>
   </si>
   <si>
     <t>G13PEGAC1NT</t>
   </si>
   <si>
-    <t>1 United Volleyball</t>
-[...5 lines deleted...]
-    <t>G131UNVB6NT</t>
+    <t>Parker County Elite</t>
+  </si>
+  <si>
+    <t>PC Elite 13</t>
+  </si>
+  <si>
+    <t>G13PCEVB1NT</t>
   </si>
   <si>
     <t>Accelerate Volleyball Club</t>
   </si>
   <si>
     <t>ACCELERATE 13 RED MOSS</t>
   </si>
   <si>
     <t>ACCEL 13 RED MOSS</t>
   </si>
   <si>
     <t>G13ACCEL3NT</t>
   </si>
   <si>
-    <t>Parker County Elite</t>
-[...7 lines deleted...]
-  <si>
     <t>Wave Volleyball</t>
   </si>
   <si>
     <t>Wave 13</t>
   </si>
   <si>
     <t>G13WAVBC1NT</t>
   </si>
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>13 Prep Steel</t>
   </si>
   <si>
     <t>Arete 13 Prep Steel</t>
   </si>
   <si>
     <t>G13ARETE6NT</t>
   </si>
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 13 REG-Nichole</t>
@@ -227,81 +227,81 @@
   <si>
     <t>Arsenal 13 Back</t>
   </si>
   <si>
     <t>G13DAVBC4NT</t>
   </si>
   <si>
     <t>13 China Spring</t>
   </si>
   <si>
     <t>Waco Light13 China Spring</t>
   </si>
   <si>
     <t>G13WACLV4NT</t>
   </si>
   <si>
     <t xml:space="preserve"> 13 Blue</t>
   </si>
   <si>
     <t>Waco Lightning 13 Blue</t>
   </si>
   <si>
     <t>G13WACLV2NT</t>
   </si>
   <si>
+    <t>Luna Volleyball Academy</t>
+  </si>
+  <si>
+    <t>13 National</t>
+  </si>
+  <si>
+    <t>LVA 13 National</t>
+  </si>
+  <si>
+    <t>G13LUNVA1NT</t>
+  </si>
+  <si>
     <t>Grit Volleyball</t>
   </si>
   <si>
     <t>Grit 13</t>
   </si>
   <si>
     <t>G13GRITV1NT</t>
   </si>
   <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>13 Navy</t>
   </si>
   <si>
     <t>NRG 13 Navy</t>
   </si>
   <si>
     <t>G13NRGVC7NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G13LUNVA1NT</t>
   </si>
   <si>
     <t>Bullitt Volleyball Club</t>
   </si>
   <si>
     <t>BVA 13's</t>
   </si>
   <si>
     <t>G13WWVBC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Evolve VC</t>
   </si>
   <si>
     <t>EVOLVE 13 Black</t>
   </si>
   <si>
     <t>G13EVOLV1NT</t>
   </si>
 </sst>
 </file>
 
@@ -766,72 +766,72 @@
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6">
         <v>64.205</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>26</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7">
+        <v>13.1</v>
+      </c>
+      <c r="C7" t="s">
         <v>27</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>62.845</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>13.1</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>62.845</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
@@ -1030,68 +1030,68 @@
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" t="s">
         <v>69</v>
       </c>
       <c r="D19" t="s">
         <v>70</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B21" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C21" t="s">
         <v>76</v>
       </c>
       <c r="D21" t="s">
         <v>77</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" t="s">
         <v>80</v>
       </c>
       <c r="D22" t="s">