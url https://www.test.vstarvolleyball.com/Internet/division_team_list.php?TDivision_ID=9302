--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -104,66 +104,66 @@
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>11 Navy Ethos</t>
   </si>
   <si>
     <t>Arete 11 Navy Ethos</t>
   </si>
   <si>
     <t>G11ARETE2NT</t>
   </si>
   <si>
     <t>DEA Volleyball</t>
   </si>
   <si>
     <t xml:space="preserve">11 Black </t>
   </si>
   <si>
     <t xml:space="preserve">DEAVB 11 Black </t>
   </si>
   <si>
     <t>G11DEAVB1NT</t>
   </si>
   <si>
+    <t>11 White</t>
+  </si>
+  <si>
+    <t>Skyline 11 White</t>
+  </si>
+  <si>
+    <t>G11SKYLN3NT</t>
+  </si>
+  <si>
     <t>11 Silver Bryana</t>
   </si>
   <si>
     <t>Skyline 11 Silver Bryana</t>
   </si>
   <si>
     <t>G11SKYLN4NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G11SKYLN3NT</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 11Regional</t>
   </si>
   <si>
     <t>G111UNVB3NT</t>
   </si>
   <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>11 Elite Green</t>
   </si>
   <si>
     <t>Victory 11 Elite Green</t>
   </si>
   <si>
     <t>G11VCTRY2NT</t>
   </si>
   <si>
     <t>Excel Volleyball</t>
   </si>