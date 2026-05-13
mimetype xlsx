--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -188,129 +188,129 @@
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t xml:space="preserve">EAST 16’S EMERALD </t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog East 16 Emerald </t>
   </si>
   <si>
     <t>G16FROGS7NT</t>
   </si>
   <si>
     <t>Atomic Volleyball Club</t>
   </si>
   <si>
     <t>16U</t>
   </si>
   <si>
     <t>Atomic VC 16</t>
   </si>
   <si>
     <t>G16ATOMV1NT</t>
   </si>
   <si>
+    <t>Skyline Juniors</t>
+  </si>
+  <si>
+    <t>16 Silver</t>
+  </si>
+  <si>
+    <t>Skyline 16 Silver</t>
+  </si>
+  <si>
+    <t>G16SKYLN6NT</t>
+  </si>
+  <si>
+    <t>Pono Volleyball</t>
+  </si>
+  <si>
+    <t>16.1 National</t>
+  </si>
+  <si>
+    <t>Pono 16.1 Steven</t>
+  </si>
+  <si>
+    <t>G16PONOV1NT</t>
+  </si>
+  <si>
     <t>SAN ANTONIO STARS</t>
   </si>
   <si>
     <t>16 BLACK</t>
   </si>
   <si>
     <t>SA STARS16 BLACK</t>
   </si>
   <si>
     <t>G16SASTA1LS</t>
   </si>
   <si>
-    <t>Skyline Juniors</t>
-[...20 lines deleted...]
-    <t>G16PONOV1NT</t>
+    <t>287 Select Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 NAVY</t>
+  </si>
+  <si>
+    <t>287 SVC 16 NAVY</t>
+  </si>
+  <si>
+    <t>G16287SV98NT</t>
+  </si>
+  <si>
+    <t>OKC HEAT VBC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEAT 16 NATIONAL </t>
+  </si>
+  <si>
+    <t>HEAT 16 NATIONAL</t>
+  </si>
+  <si>
+    <t>G16OKCHE1OK</t>
+  </si>
+  <si>
+    <t>Pineywoods Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 Downs</t>
+  </si>
+  <si>
+    <t>PVC 16 Downs</t>
+  </si>
+  <si>
+    <t>G16PINEY2NT</t>
   </si>
   <si>
     <t>Freedom Volleyball Club</t>
   </si>
   <si>
     <t>FAV 16 Black</t>
   </si>
   <si>
     <t>G16FREVB1NT</t>
-  </si>
-[...34 lines deleted...]
-    <t>G16PINEY2NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -975,111 +975,111 @@
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" t="s">
         <v>68</v>
       </c>
       <c r="D17" t="s">
         <v>69</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="C18" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D18" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B19" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C19" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D19" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B20" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C20" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D20" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B21" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
       <c r="C21" t="s">
         <v>83</v>
       </c>
       <c r="D21" t="s">
         <v>84</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>