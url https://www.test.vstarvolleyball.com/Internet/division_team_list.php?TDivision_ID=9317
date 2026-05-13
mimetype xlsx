--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -182,87 +182,87 @@
   <si>
     <t>MVP 15 National Purple</t>
   </si>
   <si>
     <t>G15MVPVC3NT</t>
   </si>
   <si>
     <t xml:space="preserve">TIV 15 Elite </t>
   </si>
   <si>
     <t>Image 15  Elite</t>
   </si>
   <si>
     <t>G15TXIMG4NT</t>
   </si>
   <si>
     <t>Drive Nation 15 White</t>
   </si>
   <si>
     <t>DN 15 White</t>
   </si>
   <si>
     <t>G15DRIVE3NT</t>
   </si>
   <si>
+    <t>797 Empire</t>
+  </si>
+  <si>
+    <t>15s</t>
+  </si>
+  <si>
+    <t>797 Empire 15</t>
+  </si>
+  <si>
+    <t>G15797EM1SU</t>
+  </si>
+  <si>
     <t>Drive Nation 15 Gold</t>
   </si>
   <si>
     <t>DN 15 Gold</t>
   </si>
   <si>
     <t>G15DRIVE4NT</t>
   </si>
   <si>
     <t xml:space="preserve"> 14 Metro</t>
   </si>
   <si>
     <t>DN 14 Metro</t>
   </si>
   <si>
     <t>G15DRIVE5NT</t>
   </si>
   <si>
     <t>15 National Red</t>
   </si>
   <si>
     <t>LVA 15 National Red</t>
   </si>
   <si>
     <t>G15LUNVA4NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G15797EM1SU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -864,111 +864,111 @@
         <v>58.821</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>6</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="s">
         <v>54</v>
       </c>
       <c r="D14" t="s">
         <v>55</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
         <v>58.00099999999999767</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>6</v>
+        <v>56</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>6</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" t="s">
         <v>67</v>
       </c>
       <c r="D18" t="s">
         <v>68</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>