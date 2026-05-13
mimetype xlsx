--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -104,69 +104,69 @@
   <si>
     <t>G14CONQR1NT</t>
   </si>
   <si>
     <t>14 Wild 2</t>
   </si>
   <si>
     <t>Instinct 14 Wild 2</t>
   </si>
   <si>
     <t>G14INSTN4NT</t>
   </si>
   <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t>14 Elite</t>
   </si>
   <si>
     <t>Liberty 14 Elite</t>
   </si>
   <si>
     <t>G14LIVBC3NT</t>
   </si>
   <si>
+    <t>14 Metro Blue</t>
+  </si>
+  <si>
+    <t>Instinct 14 Metro Blue</t>
+  </si>
+  <si>
+    <t>G14INSTN5NT</t>
+  </si>
+  <si>
     <t>Volleyball Impact Performance Academy</t>
   </si>
   <si>
     <t>13/14 Metro</t>
   </si>
   <si>
     <t>VIP 14 Metro</t>
   </si>
   <si>
     <t>G14VIPAC2NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G14INSTN5NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -628,71 +628,71 @@
         <v>58.536</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7">
         <v>58.523</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" t="s">
         <v>30</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>31</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>