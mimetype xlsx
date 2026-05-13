--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -161,75 +161,75 @@
   <si>
     <t>G12RESVB1NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>12 Alaka'i-Kennedy</t>
   </si>
   <si>
     <t>FH 12 Alaka'i-Kennedy</t>
   </si>
   <si>
     <t>G12FIELD3NT</t>
   </si>
   <si>
     <t>EAST 12'S DIAMOND</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog East 12 Diamond </t>
   </si>
   <si>
     <t>G12FROGS7NT</t>
   </si>
   <si>
+    <t>North Point VBC</t>
+  </si>
+  <si>
+    <t>12 Regional</t>
+  </si>
+  <si>
+    <t>North Point 12 Regional</t>
+  </si>
+  <si>
+    <t>G12NORPT1NT</t>
+  </si>
+  <si>
+    <t>Dropped</t>
+  </si>
+  <si>
     <t>Texas Pistols West</t>
   </si>
   <si>
     <t>12-1</t>
   </si>
   <si>
     <t>TXPW12-1</t>
   </si>
   <si>
     <t>G12TXPWV1SU</t>
-  </si>
-[...13 lines deleted...]
-    <t>G12NORPT1NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>