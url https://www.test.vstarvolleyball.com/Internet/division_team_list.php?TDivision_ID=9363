--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -182,69 +182,69 @@
   <si>
     <t>G14WCREW3NT</t>
   </si>
   <si>
     <t>WC-14 BLACK</t>
   </si>
   <si>
     <t>Wrecking Crew 14B</t>
   </si>
   <si>
     <t>G14WCREW2NT</t>
   </si>
   <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t>14 Kaos White</t>
   </si>
   <si>
     <t>360 14 Kaos White</t>
   </si>
   <si>
     <t>G14SIXTY4NT</t>
   </si>
   <si>
+    <t>Atomic Volleyball Club</t>
+  </si>
+  <si>
+    <t>14U</t>
+  </si>
+  <si>
+    <t>Atomic VC 14</t>
+  </si>
+  <si>
+    <t>G14ATOMV1NT</t>
+  </si>
+  <si>
     <t>EAST 14'S EMERALD</t>
   </si>
   <si>
     <t>Madfrog East 14 Emerald</t>
   </si>
   <si>
     <t>G14FROGS8NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G14ATOMV1NT</t>
   </si>
   <si>
     <t>13 Red Boys</t>
   </si>
   <si>
     <t>EXCEL 13 Red Boys</t>
   </si>
   <si>
     <t>B13EXCEL1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>287 Select Volleyball Club</t>
   </si>
   <si>
     <t>14 Navy</t>
   </si>
   <si>
     <t>287SVC 14 Navy</t>
   </si>
   <si>
     <t>G14287SV99NT</t>
   </si>
@@ -882,71 +882,71 @@
         <v>61.655</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="s">
         <v>54</v>
       </c>
       <c r="D14" t="s">
         <v>55</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
         <v>57.277</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" t="s">
         <v>61</v>
       </c>
       <c r="D16" t="s">
         <v>62</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>6</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" t="s">