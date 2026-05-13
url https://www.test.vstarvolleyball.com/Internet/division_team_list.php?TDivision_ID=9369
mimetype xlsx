--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -80,75 +80,75 @@
   <si>
     <t>Uncommon</t>
   </si>
   <si>
     <t>11U</t>
   </si>
   <si>
     <t>Uncommon 11U</t>
   </si>
   <si>
     <t>G11UNCOM1NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>11'S NATIONAL WHITE</t>
   </si>
   <si>
     <t>Madfrog 11N White</t>
   </si>
   <si>
     <t>G11FROGS3NT</t>
   </si>
   <si>
+    <t>9'S NATIONAL GREEN</t>
+  </si>
+  <si>
+    <t>Madfrog 9N Green</t>
+  </si>
+  <si>
+    <t>G09FROGS1NT</t>
+  </si>
+  <si>
+    <t>10'S NATIONAL BLACK</t>
+  </si>
+  <si>
+    <t>Madfrog 10N Black</t>
+  </si>
+  <si>
+    <t>G10FROGS2NT</t>
+  </si>
+  <si>
     <t>10'S NATIONAL GREEN</t>
   </si>
   <si>
     <t>Madfrog 10N Green</t>
   </si>
   <si>
     <t>G10FROGS1NT</t>
-  </si>
-[...16 lines deleted...]
-    <t>G10FROGS2NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>