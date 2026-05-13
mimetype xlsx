--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -47,69 +47,69 @@
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>WF Elite Volleyball Academy</t>
   </si>
   <si>
     <t>16 White</t>
   </si>
   <si>
     <t>WF Elite 16 White</t>
   </si>
   <si>
     <t>G16WFELT2NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>Fort Worth Fire Volleyball</t>
+  </si>
+  <si>
+    <t>FW Fire 16 Black</t>
+  </si>
+  <si>
+    <t>G16FWFIR5NT</t>
+  </si>
+  <si>
     <t>Texas Legends Volleyball</t>
   </si>
   <si>
     <t>16 Blue</t>
   </si>
   <si>
     <t>TX Legends 16 Blue</t>
   </si>
   <si>
     <t>G16TXLEG2LS</t>
-  </si>
-[...7 lines deleted...]
-    <t>G16FWFIR5NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -477,68 +477,68 @@
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
         <v>76.977</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
         <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>