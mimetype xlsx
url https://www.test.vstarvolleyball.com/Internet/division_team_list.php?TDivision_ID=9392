--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -59,68 +59,68 @@
   <si>
     <t>FW Fire 11 Purple</t>
   </si>
   <si>
     <t>FWFIRE 11P</t>
   </si>
   <si>
     <t>G11FWFIR1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>FW Fire 12 White</t>
   </si>
   <si>
     <t>FWFIRE 12W</t>
   </si>
   <si>
     <t>G12FWFIR2NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
+    <t>12 Limited Club Red</t>
+  </si>
+  <si>
+    <t>Integrity 12 Lim Cl Red</t>
+  </si>
+  <si>
+    <t>G12INTEG6NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">12 Limited Club Blue </t>
   </si>
   <si>
     <t>Integrity 12 Lim Cl Blue</t>
   </si>
   <si>
     <t>G12INTEG5NT</t>
   </si>
   <si>
-    <t>12 Limited Club Red</t>
-[...7 lines deleted...]
-  <si>
     <t>FW Fire 11 White</t>
   </si>
   <si>
     <t>FWFIRE 11W</t>
   </si>
   <si>
     <t>G11FWFIR2NT</t>
   </si>
   <si>
     <t>FW Fire 12 Black</t>
   </si>
   <si>
     <t>FWFIRE 12B</t>
   </si>
   <si>
     <t>G12FWFIR3NT</t>
   </si>
   <si>
     <t>Wave Volleyball</t>
   </si>
   <si>
     <t>Wave 12</t>
   </si>
   <si>
     <t>G12WAVBC1NT</t>
@@ -134,65 +134,107 @@
   <si>
     <t>G12FRFLY7NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>Flyers 12 REG-Aly</t>
   </si>
   <si>
     <t>G12FRFLY6NT</t>
   </si>
   <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>12A Jordan</t>
   </si>
   <si>
     <t>DIG 12A Jordan</t>
   </si>
   <si>
     <t>G12DIGVB5NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Destiny U </t>
+  </si>
+  <si>
+    <t>12 White</t>
+  </si>
+  <si>
+    <t>Dest12W</t>
+  </si>
+  <si>
+    <t>G12DESTU1NT</t>
+  </si>
+  <si>
+    <t>Colts Volleyball Club</t>
+  </si>
+  <si>
+    <t>Colts 12</t>
+  </si>
+  <si>
+    <t>G12COLTS1NT</t>
+  </si>
+  <si>
+    <t>Incredible Crush Volleyball</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12 Black</t>
+  </si>
+  <si>
+    <t>iCrush 12 Black</t>
+  </si>
+  <si>
+    <t>G12INCRU1NT</t>
+  </si>
+  <si>
+    <t>Dallas Starlings  VBC</t>
+  </si>
+  <si>
+    <t>Lonestar Thunder 11 White</t>
+  </si>
+  <si>
+    <t>LS Thunder 11 White</t>
+  </si>
+  <si>
+    <t>G11STARL3NT</t>
+  </si>
+  <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>12 Peaster</t>
   </si>
   <si>
     <t xml:space="preserve">APV 12 Peaster </t>
   </si>
   <si>
     <t>G12ATPRV4NT</t>
   </si>
   <si>
-    <t>Dallas Starlings  VBC</t>
-[...1 lines deleted...]
-  <si>
     <t>Lonestar Thunder 12 Black</t>
   </si>
   <si>
     <t>G12STARL1NT</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>11 Metro Taylor</t>
   </si>
   <si>
     <t>EMV 11 Metro Taylor</t>
   </si>
   <si>
     <t>G11EAGMT3NT</t>
   </si>
   <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>12 Elite White</t>
   </si>
   <si>
     <t>Summit 12 Elite White</t>
@@ -219,92 +261,50 @@
     <t>Sky High 12 Black</t>
   </si>
   <si>
     <t>G12SKYHI1NT</t>
   </si>
   <si>
     <t>12 Metro White Rosy</t>
   </si>
   <si>
     <t>EMV 12 Metro White Rosy</t>
   </si>
   <si>
     <t>G12EAGMT5NT</t>
   </si>
   <si>
     <t>Texas Image</t>
   </si>
   <si>
     <t>TIV 11 Club</t>
   </si>
   <si>
     <t>Image 11 Club</t>
   </si>
   <si>
     <t>G11TXIMG2NT</t>
-  </si>
-[...40 lines deleted...]
-    <t>G11STARL3NT</t>
   </si>
   <si>
     <t>12A Mackenzie</t>
   </si>
   <si>
     <t>DIG 12A Mackenzie</t>
   </si>
   <si>
     <t>G12DIGVB7NT</t>
   </si>
   <si>
     <t>AmeriSports Volleyball Club</t>
   </si>
   <si>
     <t>AVCA 12</t>
   </si>
   <si>
     <t>G12AMSVC3NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>11 Limited Club Blue</t>
   </si>
@@ -965,191 +965,191 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>51</v>
       </c>
       <c r="B15" t="s">
         <v>52</v>
       </c>
       <c r="C15" t="s">
         <v>53</v>
       </c>
       <c r="D15" t="s">
         <v>54</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="B16" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" t="s">
+        <v>59</v>
+      </c>
+      <c r="D17" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="B18" t="s">
         <v>62</v>
       </c>
       <c r="C18" t="s">
         <v>63</v>
       </c>
       <c r="D18" t="s">
         <v>64</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" t="s">
         <v>67</v>
       </c>
       <c r="D19" t="s">
         <v>68</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" t="s">
         <v>69</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>70</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>72</v>
+      </c>
+      <c r="B21" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="C21" t="s">
         <v>74</v>
       </c>
       <c r="D21" t="s">
         <v>75</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
+        <v>61</v>
+      </c>
+      <c r="B22" t="s">
         <v>76</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>77</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>44</v>
+        <v>79</v>
       </c>
       <c r="B23" t="s">
         <v>80</v>
       </c>
       <c r="C23" t="s">
         <v>81</v>
       </c>
       <c r="D23" t="s">
         <v>82</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" t="s">
@@ -1185,51 +1185,51 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>90</v>
       </c>
       <c r="C26" t="s">
         <v>91</v>
       </c>
       <c r="D26" t="s">
         <v>92</v>
       </c>
       <c r="E26" t="s">
         <v>89</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>69</v>
+        <v>40</v>
       </c>
       <c r="B27" t="s">
         <v>93</v>
       </c>
       <c r="C27" t="s">
         <v>94</v>
       </c>
       <c r="D27" t="s">
         <v>95</v>
       </c>
       <c r="E27" t="s">
         <v>89</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>