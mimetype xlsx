--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -152,69 +152,69 @@
   <si>
     <t>G13DAVBC1NT</t>
   </si>
   <si>
     <t>Ohana Volleyball</t>
   </si>
   <si>
     <t>13 Blue</t>
   </si>
   <si>
     <t>Ohana V 13 Blue</t>
   </si>
   <si>
     <t>G13OHANA1NT</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 13Elite Blue</t>
   </si>
   <si>
     <t>G131UNVB5NT</t>
   </si>
   <si>
+    <t>Luna Volleyball Academy</t>
+  </si>
+  <si>
+    <t>13 National</t>
+  </si>
+  <si>
+    <t>LVA 13 National</t>
+  </si>
+  <si>
+    <t>G13LUNVA1NT</t>
+  </si>
+  <si>
     <t xml:space="preserve"> 13 Black</t>
   </si>
   <si>
     <t>Arsenal 13 Back</t>
   </si>
   <si>
     <t>G13DAVBC4NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G13LUNVA1NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>13 Alaka'i-Aryn</t>
   </si>
   <si>
     <t>FH 13 Alaka'i-Aryn</t>
   </si>
   <si>
     <t>G13FIELD5NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -771,71 +771,71 @@
         <v>63.023000000000003</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" t="s">
         <v>44</v>
       </c>
       <c r="D11" t="s">
         <v>45</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11">
         <v>60.902</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" t="s">
         <v>51</v>
       </c>
       <c r="D13" t="s">
         <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" t="s">