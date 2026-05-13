--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -68,108 +68,108 @@
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>NET Juniors</t>
   </si>
   <si>
     <t>NET 14's Black</t>
   </si>
   <si>
     <t>G14NETJR1NT</t>
   </si>
   <si>
     <t>Valor Volleyball Club</t>
   </si>
   <si>
     <t>14 Black</t>
   </si>
   <si>
     <t>Valor 14 Black</t>
   </si>
   <si>
     <t>G14VALVB1NT</t>
   </si>
   <si>
+    <t>Dynasty Volleyball Club</t>
+  </si>
+  <si>
+    <t>Dynasty 14u1</t>
+  </si>
+  <si>
+    <t>DVC141</t>
+  </si>
+  <si>
+    <t>G14DYNVB1LS</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>EAST 14'S EMERALD</t>
   </si>
   <si>
     <t>Madfrog East 14 Emerald</t>
   </si>
   <si>
     <t>G14FROGS8NT</t>
   </si>
   <si>
-    <t>Paid</t>
-[...11 lines deleted...]
-    <t>G14DYNVB1LS</t>
+    <t>Dynasty 14u2</t>
+  </si>
+  <si>
+    <t>DVC142</t>
+  </si>
+  <si>
+    <t>G14DYNVB2LS</t>
+  </si>
+  <si>
+    <t>Amarillo Xtreme Volleyball</t>
+  </si>
+  <si>
+    <t>Amarillo Xtreme 14 Havoc</t>
+  </si>
+  <si>
+    <t>Ama Xtreme 14 Havoc</t>
+  </si>
+  <si>
+    <t>G14AMXTR7SU</t>
   </si>
   <si>
     <t>Luna Volleyball Academy</t>
   </si>
   <si>
     <t>14 National White</t>
   </si>
   <si>
     <t>LVA 14 National White</t>
   </si>
   <si>
     <t>G14LUNVA2NT</t>
-  </si>
-[...19 lines deleted...]
-    <t>G14AMXTR7SU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -611,71 +611,71 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>22</v>
       </c>
       <c r="F6">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" t="s">
         <v>27</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>28</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" t="s">