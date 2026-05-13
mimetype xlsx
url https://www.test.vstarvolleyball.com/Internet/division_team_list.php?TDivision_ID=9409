--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -377,72 +377,72 @@
   <si>
     <t>G15FIELD5NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">15 Club Blue </t>
   </si>
   <si>
     <t xml:space="preserve">Integrity 15 Club Blue </t>
   </si>
   <si>
     <t>G15INTEG3NT</t>
   </si>
   <si>
     <t>15 West</t>
   </si>
   <si>
     <t>Victory 15 West</t>
   </si>
   <si>
     <t>G15VCTRY6NT</t>
   </si>
   <si>
+    <t>Oklahoma Charge</t>
+  </si>
+  <si>
+    <t>15-1 West</t>
+  </si>
+  <si>
+    <t>OK Charge 15-1 West</t>
+  </si>
+  <si>
+    <t>G15CHARG10OK</t>
+  </si>
+  <si>
     <t>Dynasty Volleyball Club</t>
   </si>
   <si>
     <t>Dynasty 15u</t>
   </si>
   <si>
     <t>DVC15</t>
   </si>
   <si>
     <t>G15DYNVB1LS</t>
-  </si>
-[...10 lines deleted...]
-    <t>G15CHARG10OK</t>
   </si>
   <si>
     <t>15 Alaka'i-Courtney</t>
   </si>
   <si>
     <t>FH 15 Alaka'i-Courtney</t>
   </si>
   <si>
     <t>G15FIELD3NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>15 Alaka'i-Caitlin</t>
   </si>
   <si>
     <t>FH 15 Alaka'i-Caitlin</t>
   </si>
   <si>
     <t>G15FIELD4NT</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>