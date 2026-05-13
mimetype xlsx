--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -71,72 +71,72 @@
   <si>
     <t>15 Alaka'i-Caitlin</t>
   </si>
   <si>
     <t>FH 15 Alaka'i-Caitlin</t>
   </si>
   <si>
     <t>G15FIELD4NT</t>
   </si>
   <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>15 Silver</t>
   </si>
   <si>
     <t>TAV 15 Silver</t>
   </si>
   <si>
     <t>G15TXADV6NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>Evolve VC</t>
+  </si>
+  <si>
+    <t>15 Black</t>
+  </si>
+  <si>
+    <t>EVOLVE 15 Black</t>
+  </si>
+  <si>
+    <t>G15EVOLV1NT</t>
+  </si>
+  <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>15 Regional Blue</t>
   </si>
   <si>
     <t>Vision 15 Regional Blue</t>
   </si>
   <si>
     <t>G15VIVBC5NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G15EVOLV1NT</t>
   </si>
   <si>
     <t>15 EXV Gray</t>
   </si>
   <si>
     <t>Vision 15 EXV Gray</t>
   </si>
   <si>
     <t>G15VIVBC4NT</t>
   </si>
   <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 15 Black</t>
   </si>
   <si>
     <t>G15ALLEG3NT</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation 15 White</t>
   </si>
@@ -608,51 +608,51 @@
         <v>64.45099999999999</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>64.45099999999999</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>63.925</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">