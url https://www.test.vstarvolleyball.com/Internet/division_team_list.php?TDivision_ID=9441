--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -71,66 +71,66 @@
   <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>12 Regional Blue</t>
   </si>
   <si>
     <t>Vision 12 Regional Blue</t>
   </si>
   <si>
     <t>G12VIVBC2NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation 12 Black</t>
   </si>
   <si>
     <t>G12DRIVE2NT</t>
   </si>
   <si>
+    <t>12 Glen Rose Red</t>
+  </si>
+  <si>
+    <t>TAV 12 Glen Rose Red</t>
+  </si>
+  <si>
+    <t>G12TXADV11NT</t>
+  </si>
+  <si>
     <t>South 12 White</t>
   </si>
   <si>
     <t>TAV South 12 White</t>
   </si>
   <si>
     <t>G12TXADV10NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G12TXADV11NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>