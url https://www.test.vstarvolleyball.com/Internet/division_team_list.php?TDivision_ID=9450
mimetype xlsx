--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -83,93 +83,93 @@
   <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>12 White</t>
   </si>
   <si>
     <t>DIG 12 White</t>
   </si>
   <si>
     <t>G12DIGVB4NT</t>
   </si>
   <si>
     <t>Blocksport Volleyball Club</t>
   </si>
   <si>
     <t>12 Red</t>
   </si>
   <si>
     <t>Blocskport 12R</t>
   </si>
   <si>
     <t>G12BLOCK1NT</t>
   </si>
   <si>
+    <t>North Point VBC</t>
+  </si>
+  <si>
+    <t>12 Regional</t>
+  </si>
+  <si>
+    <t>North Point 12 Regional</t>
+  </si>
+  <si>
+    <t>G12NORPT1NT</t>
+  </si>
+  <si>
     <t>Dallas Starlings  VBC</t>
   </si>
   <si>
     <t>Lonestar Thunder 12 Blue</t>
   </si>
   <si>
     <t>G12STARL2NT</t>
   </si>
   <si>
     <t>Pineywoods Volleyball Club</t>
   </si>
   <si>
     <t>12 Green</t>
   </si>
   <si>
     <t>PVC 12 Green</t>
   </si>
   <si>
     <t>G12PINEY3NT</t>
   </si>
   <si>
     <t>Skyhigh Volleyball</t>
   </si>
   <si>
     <t>12 Black</t>
   </si>
   <si>
     <t>Sky High 12 Black</t>
   </si>
   <si>
     <t>G12SKYHI1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G12NORPT1NT</t>
   </si>
   <si>
     <t>Velocity Sports</t>
   </si>
   <si>
     <t>12U Dean</t>
   </si>
   <si>
     <t>VSTX 12U Dean</t>
   </si>
   <si>
     <t>G12VSVBC1NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>Reign Volleyball Club</t>
   </si>
   <si>
     <t>12 Pink</t>
   </si>
   <si>
     <t>REIGN-12-PINK</t>
   </si>
@@ -627,68 +627,68 @@
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
         <v>70.843</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">