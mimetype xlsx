--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -59,84 +59,84 @@
   <si>
     <t>12U Black</t>
   </si>
   <si>
     <t>UVC 12 U Black</t>
   </si>
   <si>
     <t>G12URBAN1NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>12 White</t>
   </si>
   <si>
     <t>DIG 12 White</t>
   </si>
   <si>
     <t>G12DIGVB4NT</t>
   </si>
   <si>
+    <t>Dallas Starlings  VBC</t>
+  </si>
+  <si>
+    <t>Lonestar Thunder 11 White</t>
+  </si>
+  <si>
+    <t>LS Thunder 11 White</t>
+  </si>
+  <si>
+    <t>G11STARL3NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
     <t>North Point VBC</t>
   </si>
   <si>
+    <t>12 Regional</t>
+  </si>
+  <si>
+    <t>North Point 12 Regional</t>
+  </si>
+  <si>
+    <t>G12NORPT1NT</t>
+  </si>
+  <si>
     <t>11 Regional</t>
   </si>
   <si>
     <t>North Point 11 Regional</t>
   </si>
   <si>
     <t>G11NORPT1NT</t>
-  </si>
-[...22 lines deleted...]
-    <t>G12NORPT1NT</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 12u Astro</t>
   </si>
   <si>
     <t>G12PEGAC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -570,51 +570,51 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5" t="s">
         <v>21</v>
       </c>
       <c r="C5" t="s">
         <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7" t="s">
         <v>28</v>
       </c>
       <c r="C7" t="s">