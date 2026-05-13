--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -149,96 +149,96 @@
   <si>
     <t>G14ETXJR5NT</t>
   </si>
   <si>
     <t>14 Red</t>
   </si>
   <si>
     <t>East Texas Jrs 14 Red</t>
   </si>
   <si>
     <t>G14ETXJR2NT</t>
   </si>
   <si>
     <t>RocketFuel Volleyball Club</t>
   </si>
   <si>
     <t>Rocketfuel318 14 SHR</t>
   </si>
   <si>
     <t>RVC318 14SHR</t>
   </si>
   <si>
     <t>G14RFUEL3BY</t>
   </si>
   <si>
+    <t>NET Juniors</t>
+  </si>
+  <si>
+    <t>NET 14's White</t>
+  </si>
+  <si>
+    <t>G14NETJR3NT</t>
+  </si>
+  <si>
     <t>Wrecking Crew</t>
   </si>
   <si>
+    <t xml:space="preserve">WC-14 Turquoise </t>
+  </si>
+  <si>
+    <t>WC-14 Turquoise</t>
+  </si>
+  <si>
+    <t>G14WCREW6NT</t>
+  </si>
+  <si>
+    <t>Aultman Volleyball Academy</t>
+  </si>
+  <si>
+    <t>14E</t>
+  </si>
+  <si>
+    <t>AVA 14E</t>
+  </si>
+  <si>
+    <t>G14AVAWM5BY</t>
+  </si>
+  <si>
+    <t>14 BLUE</t>
+  </si>
+  <si>
+    <t>HJVC 14 BLUE</t>
+  </si>
+  <si>
+    <t>G14HJVBC2NT</t>
+  </si>
+  <si>
     <t>WC-14 Grey</t>
   </si>
   <si>
     <t>G14WCREW5NT</t>
-  </si>
-[...37 lines deleted...]
-    <t>G14HJVBC2NT</t>
   </si>
   <si>
     <t>Dynamic VC</t>
   </si>
   <si>
     <t>14U Elite</t>
   </si>
   <si>
     <t>14U Lilo</t>
   </si>
   <si>
     <t>G14DYNVB1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>ABA Hard Hitters Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">Hard Hitters 14U Black </t>
   </si>
   <si>
     <t>Hard Hitters 14UB</t>
   </si>
@@ -862,108 +862,108 @@
       </c>
       <c r="B13" t="s">
         <v>46</v>
       </c>
       <c r="C13" t="s">
         <v>46</v>
       </c>
       <c r="D13" t="s">
         <v>47</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B15" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C15" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D15" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>54</v>
+        <v>6</v>
       </c>
       <c r="B16" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>6</v>
+        <v>48</v>
       </c>
       <c r="B17" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C17" t="s">
         <v>59</v>
       </c>
       <c r="D17" t="s">
         <v>60</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18" t="s">
         <v>62</v>
       </c>
       <c r="C18" t="s">
         <v>63</v>
       </c>
       <c r="D18" t="s">