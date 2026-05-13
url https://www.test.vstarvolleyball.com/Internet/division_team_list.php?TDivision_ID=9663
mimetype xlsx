--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -80,87 +80,87 @@
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 17 Red</t>
   </si>
   <si>
     <t>G17ALLEG2NT</t>
   </si>
   <si>
     <t>Smith County Fire Volleyball</t>
   </si>
   <si>
     <t>17 Black</t>
   </si>
   <si>
     <t>SCFVB17</t>
   </si>
   <si>
     <t>G17SCFVB1NT</t>
   </si>
   <si>
+    <t>Red River Volleyball</t>
+  </si>
+  <si>
+    <t>Red River 171</t>
+  </si>
+  <si>
+    <t>G17REDRV1NT</t>
+  </si>
+  <si>
     <t>Gravity Athletics Volleyball Club</t>
   </si>
   <si>
     <t>U17 BLACK</t>
   </si>
   <si>
     <t>GAVBC U17 BLACK</t>
   </si>
   <si>
     <t>G17GAVBC99NT</t>
   </si>
   <si>
     <t>Windthorst Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">Windthorst 17 </t>
   </si>
   <si>
     <t>G17WINDT2NT</t>
   </si>
   <si>
     <t>Cross Court Volleyball</t>
   </si>
   <si>
     <t>Cross Court 17's</t>
   </si>
   <si>
     <t>G17CROSS1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G17REDRV1NT</t>
   </si>
   <si>
     <t>Dynamic VC</t>
   </si>
   <si>
     <t>17U Elite</t>
   </si>
   <si>
     <t>17U KAY</t>
   </si>
   <si>
     <t>G17DYNVB1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Allegiant 18 Black</t>
   </si>
   <si>
     <t>G18ALLEG3NT</t>
   </si>
   <si>
     <t>DroppedPaid</t>
   </si>
@@ -612,68 +612,68 @@
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
         <v>58.102</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">