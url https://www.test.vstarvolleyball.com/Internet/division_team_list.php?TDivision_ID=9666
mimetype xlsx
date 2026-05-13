--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -143,93 +143,93 @@
   <si>
     <t>FWFIRE 15B</t>
   </si>
   <si>
     <t>G15FWFIR4NT</t>
   </si>
   <si>
     <t>Lonestar Thunder 15 Blue</t>
   </si>
   <si>
     <t>G15STARL2NT</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>15 Metro Samara</t>
   </si>
   <si>
     <t>EMV 15 Metro Samara</t>
   </si>
   <si>
     <t>G15EAGMT6NT</t>
   </si>
   <si>
+    <t>Wolfpack Dynasty VBC</t>
+  </si>
+  <si>
+    <t>15 Ignite Blue</t>
+  </si>
+  <si>
+    <t>W15 Ignite Blue</t>
+  </si>
+  <si>
+    <t>G15WPDVB3NT</t>
+  </si>
+  <si>
+    <t>Ohana Volleyball</t>
+  </si>
+  <si>
+    <t>15 Blue</t>
+  </si>
+  <si>
+    <t>Ohana V 15 Blue</t>
+  </si>
+  <si>
+    <t>G15OHANA1NT</t>
+  </si>
+  <si>
     <t>15 Navy</t>
   </si>
   <si>
     <t>TX Legends 15 Navy</t>
   </si>
   <si>
     <t>G15TXLEG3LS</t>
   </si>
   <si>
     <t>Skyhigh Volleyball</t>
   </si>
   <si>
     <t>15 Purple</t>
   </si>
   <si>
     <t>Sky High 15 Purple</t>
   </si>
   <si>
     <t>G15SKYHI2NT</t>
-  </si>
-[...22 lines deleted...]
-    <t>G15OHANA1NT</t>
   </si>
   <si>
     <t>15 Red</t>
   </si>
   <si>
     <t>TX Legends 15 Red</t>
   </si>
   <si>
     <t>G15TXLEG6LS</t>
   </si>
   <si>
     <t>DroppedPaid</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -783,91 +783,91 @@
         <v>59.461</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11" t="s">
         <v>40</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11">
         <v>58.904</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="B12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>19</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" t="s">