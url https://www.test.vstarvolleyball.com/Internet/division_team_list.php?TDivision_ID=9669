--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -95,78 +95,78 @@
   <si>
     <t>11 Blue</t>
   </si>
   <si>
     <t>TAV 11 Blue</t>
   </si>
   <si>
     <t>G11TXADV2NT</t>
   </si>
   <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>10 Royal</t>
   </si>
   <si>
     <t>Skyline 10 Royal</t>
   </si>
   <si>
     <t>G10SKYLN1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>10 Intense Blue</t>
+  </si>
+  <si>
+    <t>Integrity 10 Intense Blue</t>
+  </si>
+  <si>
+    <t>G10INTEG1NT</t>
+  </si>
+  <si>
+    <t>10 Ikaika-Chelsea</t>
+  </si>
+  <si>
+    <t>FH 10 Ikaika-Chelsea</t>
+  </si>
+  <si>
+    <t>G10FIELD1NT</t>
+  </si>
+  <si>
     <t>Key City Volleyball</t>
   </si>
   <si>
     <t>11 NATIONAL</t>
   </si>
   <si>
     <t>KCV 11 NATIONAL</t>
   </si>
   <si>
     <t>G11KCVAB1SU</t>
-  </si>
-[...16 lines deleted...]
-    <t>G10FIELD1NT</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 11Elite Blue</t>
   </si>
   <si>
     <t>G111UNVB2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>11 Red Erik</t>
   </si>
   <si>
     <t>TEJAS 11 Red Erik</t>
   </si>
   <si>
     <t>G11TEJAS2NT</t>
   </si>
@@ -632,91 +632,91 @@
         <v>68.227</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>26</v>
       </c>
       <c r="F6">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" t="s">
         <v>27</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>28</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C8" t="s">
         <v>31</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">