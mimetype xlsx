--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -104,69 +104,69 @@
   <si>
     <t>15/16u Whitesboro</t>
   </si>
   <si>
     <t>FH 15/16u Whitesboro</t>
   </si>
   <si>
     <t>G16FIELD5NT</t>
   </si>
   <si>
     <t>Atomic Volleyball Club</t>
   </si>
   <si>
     <t>16U</t>
   </si>
   <si>
     <t>Atomic VC 16</t>
   </si>
   <si>
     <t>G16ATOMV1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>Fort Worth Fire Volleyball</t>
+  </si>
+  <si>
+    <t>FW Fire 16 Black</t>
+  </si>
+  <si>
+    <t>G16FWFIR5NT</t>
+  </si>
+  <si>
     <t>Waco Lightning</t>
   </si>
   <si>
     <t>16 Black</t>
   </si>
   <si>
     <t>Waco Lightning 16 Black</t>
   </si>
   <si>
     <t>G16WACLV1LS</t>
-  </si>
-[...7 lines deleted...]
-    <t>G16FWFIR5NT</t>
   </si>
   <si>
     <t>Airells Court Club Volleyball</t>
   </si>
   <si>
     <t>16 Red elite travel 16,2</t>
   </si>
   <si>
     <t>16 Red elite Travel16.2</t>
   </si>
   <si>
     <t>G16AIRCV2NT</t>
   </si>
   <si>
     <t>Grit Volleyball</t>
   </si>
   <si>
     <t>Grit 16</t>
   </si>
   <si>
     <t>G16GRITV1NT</t>
   </si>
   <si>
     <t>Allegiant 16 East</t>
   </si>
@@ -676,68 +676,68 @@
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7">
         <v>74.34699999999999</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10" t="s">