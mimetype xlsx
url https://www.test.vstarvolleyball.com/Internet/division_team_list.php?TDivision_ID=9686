--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -110,102 +110,102 @@
   <si>
     <t>17 Diamonds</t>
   </si>
   <si>
     <t>OK Premier 17 Diamonds</t>
   </si>
   <si>
     <t>G17OKPRE1OK</t>
   </si>
   <si>
     <t>WVC VERNON 17</t>
   </si>
   <si>
     <t>G17WINDT3NT</t>
   </si>
   <si>
     <t>Great Plains VBC</t>
   </si>
   <si>
     <t>GPVBC 17</t>
   </si>
   <si>
     <t>G17GPVBC1OK</t>
   </si>
   <si>
+    <t>SAN ANTONIO STARS</t>
+  </si>
+  <si>
+    <t>18 ELITE</t>
+  </si>
+  <si>
+    <t>SA STARS 18 ELITE</t>
+  </si>
+  <si>
+    <t>G18SASTA1LS</t>
+  </si>
+  <si>
+    <t>Cross Court Volleyball</t>
+  </si>
+  <si>
+    <t>Cross Court 17's</t>
+  </si>
+  <si>
+    <t>G17CROSS1NT</t>
+  </si>
+  <si>
+    <t>18 White</t>
+  </si>
+  <si>
+    <t>WFElite 18 White</t>
+  </si>
+  <si>
+    <t>G18WFELT2NT</t>
+  </si>
+  <si>
+    <t>Stingray Volleyball Academy</t>
+  </si>
+  <si>
+    <t>18 Adidas</t>
+  </si>
+  <si>
+    <t>Stingray VBA 18 Adidas</t>
+  </si>
+  <si>
+    <t>G18STRAY1OK</t>
+  </si>
+  <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t xml:space="preserve"> 17 Regional WF</t>
   </si>
   <si>
     <t>No Limits 17 Regional WF</t>
   </si>
   <si>
     <t>G17NLVBC3NT</t>
-  </si>
-[...40 lines deleted...]
-    <t>G18STRAY1OK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -713,85 +713,85 @@
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" t="s">
         <v>40</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>6</v>
+        <v>42</v>
       </c>
       <c r="B12" t="s">
         <v>43</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>45</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" t="s">