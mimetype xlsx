--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -110,71 +110,71 @@
   <si>
     <t>G13AMSVC2NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>13 Silver - Teresa</t>
   </si>
   <si>
     <t>Skyline 13 Silver Teresa</t>
   </si>
   <si>
     <t>G13SKYLN5NT</t>
   </si>
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 13 NAT-Ali</t>
   </si>
   <si>
     <t>G13FRFLY5NT</t>
   </si>
   <si>
+    <t>Parker County Elite</t>
+  </si>
+  <si>
+    <t>PC Elite 13</t>
+  </si>
+  <si>
+    <t>G13PCEVB1NT</t>
+  </si>
+  <si>
     <t>Accelerate Volleyball Club</t>
   </si>
   <si>
     <t>ACCELERATE 13 RED MOSS</t>
   </si>
   <si>
     <t>ACCEL 13 RED MOSS</t>
   </si>
   <si>
     <t>G13ACCEL3NT</t>
   </si>
   <si>
-    <t>Parker County Elite</t>
-[...7 lines deleted...]
-  <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>13 Club Blue</t>
   </si>
   <si>
     <t>Integrity 13 Club Blue</t>
   </si>
   <si>
     <t>G13INTEG3NT</t>
   </si>
   <si>
     <t>DEA Volleyball</t>
   </si>
   <si>
     <t>13 White</t>
   </si>
   <si>
     <t>DEAVB 13 White</t>
   </si>
   <si>
     <t>G13DEAVB2NT</t>
   </si>
   <si>
     <t>13 Club White</t>
@@ -203,84 +203,84 @@
   <si>
     <t>13 Red</t>
   </si>
   <si>
     <t>Liberty 13 Red</t>
   </si>
   <si>
     <t>G13LIVBC1NT</t>
   </si>
   <si>
     <t>ACCELERATE 13 RED OCHESKEY</t>
   </si>
   <si>
     <t>ACCEL 13 RED OCHESKEY</t>
   </si>
   <si>
     <t>G13ACCEL2NT</t>
   </si>
   <si>
     <t>Power 13 Black</t>
   </si>
   <si>
     <t>G13POWER2NT</t>
   </si>
   <si>
+    <t>Luna Volleyball Academy</t>
+  </si>
+  <si>
+    <t>13 National</t>
+  </si>
+  <si>
+    <t>LVA 13 National</t>
+  </si>
+  <si>
+    <t>G13LUNVA1NT</t>
+  </si>
+  <si>
+    <t>1 United Volleyball</t>
+  </si>
+  <si>
+    <t>1United 13 Texoma</t>
+  </si>
+  <si>
+    <t>G131UNVB7NT</t>
+  </si>
+  <si>
     <t>Architects Volleyball Club</t>
   </si>
   <si>
+    <t>AVC 13 David</t>
+  </si>
+  <si>
+    <t>G13ELLIS2NT</t>
+  </si>
+  <si>
     <t>AVC 13 Hannah</t>
   </si>
   <si>
     <t>G13ELLIS3NT</t>
-  </si>
-[...25 lines deleted...]
-    <t>G13ELLIS2NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -764,72 +764,72 @@
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8">
         <v>64.28</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>32</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9">
+        <v>13.1</v>
+      </c>
+      <c r="C9" t="s">
         <v>33</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>62.845</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>13.1</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>62.845</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11" t="s">
         <v>40</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">
@@ -902,151 +902,151 @@
         <v>60.485</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" t="s">
         <v>56</v>
       </c>
       <c r="D15" t="s">
         <v>57</v>
       </c>
       <c r="E15" t="s">
         <v>25</v>
       </c>
       <c r="F15">
         <v>60.334</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16" t="s">
         <v>60</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>59.652</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>11</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" t="s">
         <v>61</v>
       </c>
       <c r="D17" t="s">
         <v>62</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
         <v>57.926</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C19" t="s">
         <v>68</v>
       </c>
       <c r="D19" t="s">
         <v>69</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">
         <v>71</v>
       </c>
       <c r="D20" t="s">
         <v>72</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" t="s">
         <v>73</v>
       </c>
       <c r="D21" t="s">
         <v>74</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>