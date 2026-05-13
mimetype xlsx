--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -107,69 +107,69 @@
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t xml:space="preserve">EAST 16’S EMERALD </t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog East 16 Emerald </t>
   </si>
   <si>
     <t>G16FROGS7NT</t>
   </si>
   <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>16 Metro</t>
   </si>
   <si>
     <t>Victory 16 Metro</t>
   </si>
   <si>
     <t>G16VCTRY6NT</t>
   </si>
   <si>
+    <t>Grit Volleyball</t>
+  </si>
+  <si>
+    <t>Grit 16</t>
+  </si>
+  <si>
+    <t>G16GRITV1NT</t>
+  </si>
+  <si>
     <t>Rock Solid Volleyball Club</t>
   </si>
   <si>
     <t>Rock Solid 16 Val</t>
   </si>
   <si>
     <t>RSVBC 16 Val</t>
   </si>
   <si>
     <t>G16RSVBC2NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G16GRITV1NT</t>
   </si>
   <si>
     <t>Waco Lightning</t>
   </si>
   <si>
     <t>Waco Lightning 16 Black</t>
   </si>
   <si>
     <t>G16WACLV1LS</t>
   </si>
   <si>
     <t>Rock Solid 16 Sky</t>
   </si>
   <si>
     <t>RSVBC 16 Sky</t>
   </si>
   <si>
     <t>G16RSVBC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
@@ -658,105 +658,105 @@
       </c>
       <c r="B7" t="s">
         <v>28</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
       <c r="F7">
         <v>72.43300000000001</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D8" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>44</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>