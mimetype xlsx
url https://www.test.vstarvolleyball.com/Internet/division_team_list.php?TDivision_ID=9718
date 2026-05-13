--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -98,69 +98,69 @@
   <si>
     <t>16's</t>
   </si>
   <si>
     <t>Tyler Jrs 16</t>
   </si>
   <si>
     <t>G16TYLER1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t xml:space="preserve">EAST 16’S EMERALD </t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog East 16 Emerald </t>
   </si>
   <si>
     <t>G16FROGS7NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t xml:space="preserve">Ok dynamite </t>
+  </si>
+  <si>
+    <t>Ok Dynamite</t>
+  </si>
+  <si>
+    <t>Ok dynamite 16</t>
+  </si>
+  <si>
+    <t>G16OKDYN1OK</t>
+  </si>
+  <si>
     <t>Fort Worth Fire Volleyball</t>
   </si>
   <si>
     <t>FW Fire 16 Black</t>
   </si>
   <si>
     <t>G16FWFIR5NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G16OKDYN1OK</t>
   </si>
   <si>
     <t>Henderson Juniors Volleyball Club</t>
   </si>
   <si>
     <t>16 RED</t>
   </si>
   <si>
     <t>HJVC 16 RED</t>
   </si>
   <si>
     <t>G16HJVBC3NT</t>
   </si>
   <si>
     <t>Urban VBC</t>
   </si>
   <si>
     <t xml:space="preserve">    16 U  Black</t>
   </si>
   <si>
     <t>UVC 16 U Black</t>
   </si>
   <si>
     <t>G16URBAN1NT</t>
   </si>
@@ -635,68 +635,68 @@
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6">
         <v>75.383</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7" t="s">
         <v>29</v>
       </c>
       <c r="C7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C8" t="s">
         <v>33</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9" t="s">
         <v>36</v>
       </c>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9" t="s">