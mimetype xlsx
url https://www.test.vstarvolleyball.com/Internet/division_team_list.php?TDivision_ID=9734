--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -32,75 +32,75 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
+    <t>Instinct VBC</t>
+  </si>
+  <si>
+    <t>10 Cats</t>
+  </si>
+  <si>
+    <t>Instinct 10 Cats</t>
+  </si>
+  <si>
+    <t>G10INSTN1NT</t>
+  </si>
+  <si>
+    <t>Pending</t>
+  </si>
+  <si>
     <t>Caddo Hot Shots</t>
   </si>
   <si>
     <t>9 CLUB PREP</t>
   </si>
   <si>
     <t>HOT SHOTS 9CP</t>
   </si>
   <si>
     <t>G09CADHS1NT</t>
-  </si>
-[...13 lines deleted...]
-    <t>G10INSTN1NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>