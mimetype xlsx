--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -353,78 +353,78 @@
   <si>
     <t>13 Silver</t>
   </si>
   <si>
     <t>Elevate 13 Silver</t>
   </si>
   <si>
     <t>G13COTTN2NT</t>
   </si>
   <si>
     <t>13 National Green</t>
   </si>
   <si>
     <t>Victory 13 National Green</t>
   </si>
   <si>
     <t>G13VCTRY2NT</t>
   </si>
   <si>
     <t>1United 13Elite Blue</t>
   </si>
   <si>
     <t>G131UNVB5NT</t>
   </si>
   <si>
+    <t>Nitro Sports Academy</t>
+  </si>
+  <si>
+    <t>Nitro 13 Blue</t>
+  </si>
+  <si>
+    <t>G13NITRO1SU</t>
+  </si>
+  <si>
     <t>13 REGIONAL</t>
   </si>
   <si>
     <t>KCV 13 REGIONAL</t>
   </si>
   <si>
     <t>G13KCVAB2SU</t>
   </si>
   <si>
     <t xml:space="preserve">Dallas Premier </t>
   </si>
   <si>
     <t>Boys 12 Black</t>
   </si>
   <si>
     <t>Premier Boys 12 Black</t>
   </si>
   <si>
     <t>B12PREMR1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G13NITRO1SU</t>
   </si>
   <si>
     <t>13 National Gold</t>
   </si>
   <si>
     <t>EXCEL 13 National Gold</t>
   </si>
   <si>
     <t>G13EXCEL4NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1398,94 +1398,94 @@
         <v>61.0069999999999979</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32" t="s">
         <v>111</v>
       </c>
       <c r="C32" t="s">
         <v>111</v>
       </c>
       <c r="D32" t="s">
         <v>112</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32">
         <v>60.902</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>34</v>
+        <v>113</v>
       </c>
       <c r="B33" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C33" t="s">
         <v>114</v>
       </c>
       <c r="D33" t="s">
         <v>115</v>
       </c>
       <c r="E33" t="s">
         <v>14</v>
       </c>
       <c r="F33">
         <v>0.0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
+        <v>34</v>
+      </c>
+      <c r="B34" t="s">
         <v>116</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>117</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="E34" t="s">
         <v>14</v>
       </c>
       <c r="F34">
         <v>0.0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
+        <v>119</v>
+      </c>
+      <c r="B35" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="C35" t="s">
         <v>121</v>
       </c>
       <c r="D35" t="s">
         <v>122</v>
       </c>
       <c r="E35" t="s">
         <v>14</v>
       </c>
       <c r="F35">
         <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>27</v>
       </c>
       <c r="B36" t="s">
         <v>123</v>
       </c>
       <c r="C36" t="s">
         <v>124</v>
       </c>
       <c r="D36" t="s">