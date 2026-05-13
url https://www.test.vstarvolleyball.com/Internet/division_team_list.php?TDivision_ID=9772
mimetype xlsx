--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -263,60 +263,60 @@
   <si>
     <t>G15NLVBC2NT</t>
   </si>
   <si>
     <t>Parker County Elite</t>
   </si>
   <si>
     <t>PC Elite 15</t>
   </si>
   <si>
     <t>G15PCEVB1NT</t>
   </si>
   <si>
     <t>14N White Boys</t>
   </si>
   <si>
     <t>EXCEL 14 White Boys</t>
   </si>
   <si>
     <t>B14EXCEL2NT</t>
   </si>
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
+    <t>Flyers 15 USA-Ali</t>
+  </si>
+  <si>
+    <t>G15FRFLY3NT</t>
+  </si>
+  <si>
     <t>Flyers 15 NAT-Jerry</t>
   </si>
   <si>
     <t>G15FRFLY6NT</t>
-  </si>
-[...4 lines deleted...]
-    <t>G15FRFLY3NT</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t xml:space="preserve">EAST 15’S DIAMOND </t>
   </si>
   <si>
     <t>Madfrog East 15 Diamond</t>
   </si>
   <si>
     <t>G15FROGS6NT</t>
   </si>
   <si>
     <t>NET Juniors</t>
   </si>
   <si>
     <t>NET 15's Black</t>
   </si>
   <si>
     <t>G15NETJR1NT</t>
   </si>
   <si>
     <t>Resilient Volleyball</t>
   </si>