--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -161,90 +161,90 @@
   <si>
     <t>14 Stephenville</t>
   </si>
   <si>
     <t>TAV 14 Stephenville</t>
   </si>
   <si>
     <t>G14TXADV12NT</t>
   </si>
   <si>
     <t xml:space="preserve">Endless Athletics </t>
   </si>
   <si>
     <t>14 Maroon</t>
   </si>
   <si>
     <t>Endless 14 Maroon</t>
   </si>
   <si>
     <t>G14ENDAV2NT</t>
   </si>
   <si>
     <t>Fearless Elite Volleyball Academy</t>
   </si>
   <si>
+    <t>14-3</t>
+  </si>
+  <si>
+    <t>Fearless Elite 14-3</t>
+  </si>
+  <si>
+    <t>G14FEARE3DE</t>
+  </si>
+  <si>
+    <t>14-1</t>
+  </si>
+  <si>
+    <t>Fearless Elite 14-1</t>
+  </si>
+  <si>
+    <t>G14FEARE1DE</t>
+  </si>
+  <si>
     <t>14-2</t>
   </si>
   <si>
     <t>Fearless Elite 14-2</t>
   </si>
   <si>
     <t>G14FEARE2DE</t>
   </si>
   <si>
     <t>FW Fire 14 Springtown</t>
   </si>
   <si>
     <t>G14FWFIR4NT</t>
   </si>
   <si>
     <t>Parker County Elite</t>
   </si>
   <si>
     <t>PC Elite 14.2</t>
   </si>
   <si>
     <t>G14PCEVB2NT</t>
-  </si>
-[...16 lines deleted...]
-    <t>G14FEARE1DE</t>
   </si>
   <si>
     <t>FW Fire 14 Purple</t>
   </si>
   <si>
     <t>FWFIRE 14P</t>
   </si>
   <si>
     <t>G14FWFIR1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>14 Ikaika-Courtney</t>
   </si>
   <si>
     <t>FH 14 Ikaika-Courtney</t>
   </si>
   <si>
     <t>G14FIELD2NT</t>
   </si>
 </sst>
 </file>
 
@@ -847,114 +847,114 @@
         <v>58.536</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="C13" t="s">
         <v>50</v>
       </c>
       <c r="D13" t="s">
         <v>51</v>
       </c>
       <c r="E13" t="s">
         <v>26</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>26</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14.2</v>
+        <v>48</v>
+      </c>
+      <c r="B15" t="s">
+        <v>55</v>
       </c>
       <c r="C15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E15" t="s">
         <v>26</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="B16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C16" t="s">
         <v>58</v>
       </c>
       <c r="D16" t="s">
         <v>59</v>
       </c>
       <c r="E16" t="s">
         <v>26</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B17" t="s">
         <v>60</v>
+      </c>
+      <c r="B17">
+        <v>14.2</v>
       </c>
       <c r="C17" t="s">
         <v>61</v>
       </c>
       <c r="D17" t="s">
         <v>62</v>
       </c>
       <c r="E17" t="s">
         <v>26</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>22</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" t="s">
         <v>64</v>
       </c>
       <c r="D18" t="s">