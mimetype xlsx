--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -146,69 +146,69 @@
   <si>
     <t>G12ACCEL2NT</t>
   </si>
   <si>
     <t xml:space="preserve">212 Volleyball Club </t>
   </si>
   <si>
     <t>212.12.1</t>
   </si>
   <si>
     <t>G12212VB1NT</t>
   </si>
   <si>
     <t>WF Elite Volleyball Academy</t>
   </si>
   <si>
     <t>12 White</t>
   </si>
   <si>
     <t>WF Elite 12 White</t>
   </si>
   <si>
     <t>G12WFELT2NT</t>
   </si>
   <si>
+    <t>Parker County Elite</t>
+  </si>
+  <si>
+    <t>PC Elite 12K</t>
+  </si>
+  <si>
+    <t>G12PCEVB1NT</t>
+  </si>
+  <si>
     <t>Fearless Elite Volleyball Academy</t>
   </si>
   <si>
     <t>12-1</t>
   </si>
   <si>
     <t>Fearless Elite 12-1</t>
   </si>
   <si>
     <t>G12FEARE1DE</t>
-  </si>
-[...7 lines deleted...]
-    <t>G12PCEVB1NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>12 Alaka'i-Erica</t>
   </si>
   <si>
     <t>FH 12 Alaka'i-Erica</t>
   </si>
   <si>
     <t>G12FIELD5NT</t>
   </si>
   <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>12 Glen Rose Red</t>
   </si>
   <si>
     <t>TAV 12 Glen Rose Red</t>
   </si>
   <si>
     <t>G12TXADV11NT</t>
   </si>
@@ -785,72 +785,72 @@
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
       <c r="F11">
         <v>59.549</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>44</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12">
+        <v>12.1</v>
+      </c>
+      <c r="C12" t="s">
         <v>45</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>22</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>12.1</v>
       </c>
       <c r="C13" t="s">
         <v>49</v>
       </c>
       <c r="D13" t="s">
         <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>51</v>
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" t="s">
         <v>53</v>
       </c>
       <c r="D14" t="s">