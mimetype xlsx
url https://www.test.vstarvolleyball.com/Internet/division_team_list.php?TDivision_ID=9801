--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -122,99 +122,99 @@
   <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>14 Bolt Navy</t>
   </si>
   <si>
     <t>NRG 14 Bolt Navy</t>
   </si>
   <si>
     <t>G14NRGVC7NT</t>
   </si>
   <si>
     <t>Dallas Starlings  VBC</t>
   </si>
   <si>
     <t>Lonestar Thunder 14 Blue</t>
   </si>
   <si>
     <t>LS Thunder 14 Blue</t>
   </si>
   <si>
     <t>G14STARL2NT</t>
   </si>
   <si>
+    <t>Lonestar Thunder 14 Black</t>
+  </si>
+  <si>
+    <t>LS Thunder 14 Black</t>
+  </si>
+  <si>
+    <t>G14STARL1NT</t>
+  </si>
+  <si>
+    <t>CUVB Fort Worth</t>
+  </si>
+  <si>
+    <t>14 White Jadore</t>
+  </si>
+  <si>
+    <t>CUVB 14 Jadore</t>
+  </si>
+  <si>
+    <t>G14CUVBC2NT</t>
+  </si>
+  <si>
     <t>North Point VBC</t>
   </si>
   <si>
     <t>14 Regional</t>
   </si>
   <si>
     <t>North Point 14 Regional</t>
   </si>
   <si>
     <t>G14NORPT2NT</t>
   </si>
   <si>
     <t>Fort Worth Fire Volleyball</t>
   </si>
   <si>
     <t>FW Fire 14 Springtown</t>
   </si>
   <si>
     <t>G14FWFIR4NT</t>
   </si>
   <si>
-    <t>CUVB Fort Worth</t>
-[...1 lines deleted...]
-  <si>
     <t>14 White Tielar</t>
   </si>
   <si>
     <t>CUVB 14 Tielar</t>
   </si>
   <si>
     <t>G14CUVBC3NT</t>
-  </si>
-[...16 lines deleted...]
-    <t>G14CUVBC2NT</t>
   </si>
   <si>
     <t>DFW Elite</t>
   </si>
   <si>
     <t xml:space="preserve">DFW Elite 14 Blue </t>
   </si>
   <si>
     <t>G14DFTLE4NT</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 14u Astro</t>
   </si>
   <si>
     <t>G14PEGAC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Waco Lightning</t>
   </si>
@@ -729,131 +729,131 @@
         <v>58.536</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8" t="s">
         <v>33</v>
       </c>
       <c r="C8" t="s">
         <v>34</v>
       </c>
       <c r="D8" t="s">
         <v>35</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8">
         <v>57.442</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" t="s">
         <v>36</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>37</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="C10" t="s">
         <v>41</v>
       </c>
       <c r="D10" t="s">
         <v>42</v>
       </c>
       <c r="E10" t="s">
         <v>23</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" t="s">
         <v>45</v>
       </c>
       <c r="D11" t="s">
         <v>46</v>
       </c>
       <c r="E11" t="s">
         <v>23</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C12" t="s">
         <v>48</v>
       </c>
       <c r="D12" t="s">
         <v>49</v>
       </c>
       <c r="E12" t="s">
         <v>23</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" t="s">
         <v>51</v>
       </c>
       <c r="D13" t="s">
         <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>23</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>12</v>
       </c>
       <c r="C14" t="s">