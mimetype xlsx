--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -125,144 +125,144 @@
   <si>
     <t>FWFIRE 12B</t>
   </si>
   <si>
     <t>G12FWFIR3NT</t>
   </si>
   <si>
     <t>ACCELERATE 12 RED MANTOOTH</t>
   </si>
   <si>
     <t>ACCEL 12 RED MANTOOTH</t>
   </si>
   <si>
     <t>G12ACCEL2NT</t>
   </si>
   <si>
     <t>12 Bolt White</t>
   </si>
   <si>
     <t>NRG 12 Bolt White</t>
   </si>
   <si>
     <t>G12NRGVC4NT</t>
   </si>
   <si>
+    <t>Texas Legends Volleyball</t>
+  </si>
+  <si>
+    <t>TX Legends 12 Black</t>
+  </si>
+  <si>
+    <t>G12TXLEG1LS</t>
+  </si>
+  <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>11u Bruisers Elite Brie</t>
   </si>
   <si>
     <t>G11ATPRV4NT</t>
   </si>
   <si>
     <t>North Point VBC</t>
   </si>
   <si>
     <t>North Point 12 Regional</t>
   </si>
   <si>
     <t>G12NORPT1NT</t>
   </si>
   <si>
     <t>Dallas Starlings  VBC</t>
   </si>
   <si>
     <t>Lonestar Thunder 12 Black</t>
   </si>
   <si>
     <t>G12STARL1NT</t>
   </si>
   <si>
-    <t>Texas Legends Volleyball</t>
-[...7 lines deleted...]
-  <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>12 Glen Rose Red</t>
   </si>
   <si>
     <t>TAV 12 Glen Rose Red</t>
   </si>
   <si>
     <t>G12TXADV11NT</t>
   </si>
   <si>
     <t>Skyhigh Volleyball</t>
   </si>
   <si>
     <t>Sky High 12 Black</t>
   </si>
   <si>
     <t>G12SKYHI1NT</t>
   </si>
   <si>
     <t>12 Navy</t>
   </si>
   <si>
     <t>NRG 12 Navy</t>
   </si>
   <si>
     <t>G12NRGVC5NT</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 12u Astro</t>
   </si>
   <si>
     <t>G12PEGAC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Waco Lightning</t>
   </si>
   <si>
+    <t>12 Blue</t>
+  </si>
+  <si>
+    <t>Waco Lightning 12 Blue</t>
+  </si>
+  <si>
+    <t>G12WACLV2LS</t>
+  </si>
+  <si>
     <t>Waco Lightning 12 Black</t>
   </si>
   <si>
     <t>G12WACLV1LS</t>
-  </si>
-[...7 lines deleted...]
-    <t>G12WACLV2LS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -767,111 +767,111 @@
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>60.014000000000003</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>45</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="C13" t="s">
         <v>47</v>
       </c>
       <c r="D13" t="s">
         <v>48</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14" t="s">
         <v>50</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14" t="s">
@@ -927,71 +927,71 @@
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" t="s">
         <v>60</v>
       </c>
       <c r="D17" t="s">
         <v>61</v>
       </c>
       <c r="E17" t="s">
         <v>62</v>
       </c>
       <c r="F17">
         <v>59.763</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="C18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E18" t="s">
         <v>62</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="C19" t="s">
         <v>67</v>
       </c>
       <c r="D19" t="s">
         <v>68</v>
       </c>
       <c r="E19" t="s">
         <v>62</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>