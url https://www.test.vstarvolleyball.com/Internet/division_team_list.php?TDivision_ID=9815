--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -134,69 +134,69 @@
   <si>
     <t xml:space="preserve">Tyler Jrs 15 </t>
   </si>
   <si>
     <t>G15TYLER1NT</t>
   </si>
   <si>
     <t>15 National White</t>
   </si>
   <si>
     <t>360 15 National White</t>
   </si>
   <si>
     <t>G15SIXTY9NT</t>
   </si>
   <si>
     <t>15 National Black</t>
   </si>
   <si>
     <t>360 15 National Black</t>
   </si>
   <si>
     <t>G15SIXTY7NT</t>
   </si>
   <si>
+    <t>Skyhigh Volleyball</t>
+  </si>
+  <si>
+    <t>15 Purple</t>
+  </si>
+  <si>
+    <t>Sky High 15 Purple</t>
+  </si>
+  <si>
+    <t>G15SKYHI2NT</t>
+  </si>
+  <si>
     <t>15 Black</t>
   </si>
   <si>
     <t>360 15 Black</t>
   </si>
   <si>
     <t>G15SIXTY10NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G15SKYHI2NT</t>
   </si>
   <si>
     <t>Caddo Hot Shots</t>
   </si>
   <si>
     <t>15 ELITE</t>
   </si>
   <si>
     <t>HOT SHOTS 15E</t>
   </si>
   <si>
     <t>G15CADHS2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -733,71 +733,71 @@
         <v>60.095999999999997</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10">
         <v>59.736</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="B11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12" t="s">
         <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" t="s">