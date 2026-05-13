--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -152,99 +152,99 @@
   <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>13 Regional Blue</t>
   </si>
   <si>
     <t>Vision 13 Regional Blue</t>
   </si>
   <si>
     <t>G13VIVBC5NT</t>
   </si>
   <si>
     <t>Incredible Crush Volleyball</t>
   </si>
   <si>
     <t>13 Orange</t>
   </si>
   <si>
     <t>iCrush 13 Orange</t>
   </si>
   <si>
     <t>G13INCRU2NT</t>
   </si>
   <si>
+    <t>13 Regional</t>
+  </si>
+  <si>
+    <t>360 13 Regional</t>
+  </si>
+  <si>
+    <t>G13SIXTY7NT</t>
+  </si>
+  <si>
+    <t>13 National Black</t>
+  </si>
+  <si>
+    <t>360 13 National Black</t>
+  </si>
+  <si>
+    <t>G13SIXTY4NT</t>
+  </si>
+  <si>
+    <t>AmeriSports Volleyball Club</t>
+  </si>
+  <si>
+    <t>AVCA 13</t>
+  </si>
+  <si>
+    <t>G13AMSVC13NT</t>
+  </si>
+  <si>
     <t>Dallas Starlings  VBC</t>
   </si>
   <si>
     <t>Lonestar Thunder 13 Blue</t>
   </si>
   <si>
     <t>LS Thunder 13 Blue</t>
   </si>
   <si>
     <t>G13STARL2NT</t>
   </si>
   <si>
     <t>East Texas Juniors</t>
   </si>
   <si>
     <t>13 Sabine</t>
   </si>
   <si>
     <t>East TX Jrs 13 Sabine</t>
   </si>
   <si>
     <t>G13ETXJR3NT</t>
-  </si>
-[...25 lines deleted...]
-    <t>G13AMSVC13NT</t>
   </si>
   <si>
     <t>Tyler Juniors</t>
   </si>
   <si>
     <t>13's</t>
   </si>
   <si>
     <t xml:space="preserve">Tyler Jrs 13 </t>
   </si>
   <si>
     <t>G13TYLER1NT</t>
   </si>
   <si>
     <t>Team North Texas - (TNT)</t>
   </si>
   <si>
     <t>13 Swatlife</t>
   </si>
   <si>
     <t>TNT 13 Swatlife</t>
   </si>
   <si>
     <t>G13TNTLC1NT</t>
   </si>
@@ -833,134 +833,134 @@
         <v>57.938</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12" t="s">
         <v>43</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>45</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12">
         <v>57.744</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
         <v>46</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>47</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" t="s">
         <v>50</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>14</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="B15" t="s">
+        <v>53</v>
+      </c>
+      <c r="C15" t="s">
+        <v>53</v>
+      </c>
+      <c r="D15" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>14</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="B16" t="s">
+        <v>56</v>
+      </c>
+      <c r="C16" t="s">
         <v>57</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C17" t="s">
         <v>61</v>
       </c>
       <c r="D17" t="s">
         <v>62</v>
       </c>
       <c r="E17" t="s">
         <v>14</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" t="s">
         <v>65</v>
       </c>
       <c r="D18" t="s">