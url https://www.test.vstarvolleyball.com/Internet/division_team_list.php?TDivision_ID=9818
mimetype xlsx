--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -101,105 +101,105 @@
   <si>
     <t>G12BLOCK1NT</t>
   </si>
   <si>
     <t>Reign Volleyball Club</t>
   </si>
   <si>
     <t>12 Pink</t>
   </si>
   <si>
     <t>REIGN-12-PINK</t>
   </si>
   <si>
     <t>G12REIGN3NT</t>
   </si>
   <si>
     <t>Wave Volleyball</t>
   </si>
   <si>
     <t>Wave 12</t>
   </si>
   <si>
     <t>G12WAVBC1NT</t>
   </si>
   <si>
+    <t>12 Dawson</t>
+  </si>
+  <si>
+    <t>Blocksport 12 Dawson</t>
+  </si>
+  <si>
+    <t>G12BLOCK2NT</t>
+  </si>
+  <si>
     <t>12 National Black</t>
   </si>
   <si>
     <t>360 12 National Black</t>
   </si>
   <si>
     <t>G12SIXTY3NT</t>
   </si>
   <si>
     <t>AmeriSports Volleyball Club</t>
   </si>
   <si>
     <t>AVCA 12</t>
   </si>
   <si>
     <t>G12AMSVC3NT</t>
   </si>
   <si>
     <t>DFW Elite</t>
   </si>
   <si>
     <t>12's Blue</t>
   </si>
   <si>
     <t>DFW Elite 12's Blue</t>
   </si>
   <si>
     <t>G12DFTLE1NT</t>
   </si>
   <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>11u Bruisers Elite Brie</t>
   </si>
   <si>
     <t>G11ATPRV4NT</t>
   </si>
   <si>
     <t>Dallas Starlings  VBC</t>
   </si>
   <si>
     <t>Lonestar Thunder 12 Blue</t>
   </si>
   <si>
     <t>G12STARL2NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G12BLOCK2NT</t>
   </si>
   <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>12A Maggie</t>
   </si>
   <si>
     <t>DIG 12A Maggie</t>
   </si>
   <si>
     <t>G12DIGVB8NT</t>
   </si>
   <si>
     <t>12A Destyne</t>
   </si>
   <si>
     <t>DIG 12A Destyne</t>
   </si>
   <si>
     <t>G12DIGVB6NT</t>
   </si>
   <si>
     <t>Strikerz Elite</t>
   </si>
@@ -739,154 +739,154 @@
         <v>68.93600000000001</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7">
         <v>65.50700000000001</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>29</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>33</v>
       </c>
       <c r="D9" t="s">
         <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10" t="s">
         <v>36</v>
       </c>
       <c r="C10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="C11" t="s">
         <v>40</v>
       </c>
       <c r="D11" t="s">
         <v>41</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12" t="s">
         <v>43</v>
       </c>
       <c r="C12" t="s">
         <v>43</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="B13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C13" t="s">
         <v>46</v>
       </c>
       <c r="D13" t="s">
         <v>47</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14" t="s">