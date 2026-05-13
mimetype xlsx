--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -71,87 +71,87 @@
   <si>
     <t>Bullitt Volleyball Club</t>
   </si>
   <si>
     <t>BVA 11's</t>
   </si>
   <si>
     <t>G11WWVBC1NT</t>
   </si>
   <si>
     <t>Blocksport Volleyball Club</t>
   </si>
   <si>
     <t>11 Local</t>
   </si>
   <si>
     <t>Blocksport 11 Local</t>
   </si>
   <si>
     <t>G11BLOCK1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>AmeriSports Volleyball Club</t>
+  </si>
+  <si>
+    <t>AVCA 10</t>
+  </si>
+  <si>
+    <t>AVCA10</t>
+  </si>
+  <si>
+    <t>G10AMSVC1NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
+    <t>11 Kaos Black</t>
+  </si>
+  <si>
+    <t>360 11 Kaos Black</t>
+  </si>
+  <si>
+    <t>G11SIXTY1NT</t>
+  </si>
+  <si>
+    <t>AVCA 11</t>
+  </si>
+  <si>
+    <t>G11AMSVC3NT</t>
+  </si>
+  <si>
     <t>11 Kaos Red</t>
   </si>
   <si>
     <t>360 11 Kaos Red</t>
   </si>
   <si>
     <t>G11SIXTY2NT</t>
-  </si>
-[...25 lines deleted...]
-    <t>G11AMSVC3NT</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 11u Astro</t>
   </si>
   <si>
     <t>G11PEGAC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -611,68 +611,68 @@
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>33</v>
       </c>
       <c r="D9" t="s">