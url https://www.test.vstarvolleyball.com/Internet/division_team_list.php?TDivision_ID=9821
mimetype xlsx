--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -122,66 +122,66 @@
   <si>
     <t>Pineywoods Volleyball Club</t>
   </si>
   <si>
     <t>17 Garrison</t>
   </si>
   <si>
     <t>PVC 17 Garrison</t>
   </si>
   <si>
     <t>G17PINEY3NT</t>
   </si>
   <si>
     <t>Dynamic VC</t>
   </si>
   <si>
     <t>17U Elite</t>
   </si>
   <si>
     <t>17U KAY</t>
   </si>
   <si>
     <t>G17DYNVB1NT</t>
   </si>
   <si>
+    <t>ABA Hard Hitters Volleyball Club</t>
+  </si>
+  <si>
+    <t>Hard Hitters 17U</t>
+  </si>
+  <si>
+    <t>G17ABAHH1NT</t>
+  </si>
+  <si>
     <t>Red River Volleyball</t>
   </si>
   <si>
     <t>Red River 171</t>
   </si>
   <si>
     <t>G17REDRV1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G17ABAHH1NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>