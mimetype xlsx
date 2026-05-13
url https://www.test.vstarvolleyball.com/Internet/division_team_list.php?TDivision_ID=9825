--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -212,96 +212,96 @@
   <si>
     <t>Blocksport Volleyball Club</t>
   </si>
   <si>
     <t>14 White</t>
   </si>
   <si>
     <t>Blocksport 14W</t>
   </si>
   <si>
     <t>G14BLOCK1NT</t>
   </si>
   <si>
     <t>North Point VBC</t>
   </si>
   <si>
     <t>14 Regional</t>
   </si>
   <si>
     <t>North Point 14 Regional</t>
   </si>
   <si>
     <t>G14NORPT2NT</t>
   </si>
   <si>
+    <t>14 National Black</t>
+  </si>
+  <si>
+    <t>360 14 National Black</t>
+  </si>
+  <si>
+    <t>G14SIXTY6NT</t>
+  </si>
+  <si>
     <t>Blazing Owls</t>
   </si>
   <si>
     <t>14 Orange</t>
   </si>
   <si>
     <t>BOV 14 Orange</t>
   </si>
   <si>
     <t>G14BOWLV1NT</t>
   </si>
   <si>
     <t>DFW Elite</t>
   </si>
   <si>
     <t>14's Black</t>
   </si>
   <si>
     <t>DFW Elite 14's Black</t>
   </si>
   <si>
     <t>G14DFTLE2NT</t>
   </si>
   <si>
     <t>360 14.2</t>
   </si>
   <si>
     <t>G14SIXTY5NT</t>
   </si>
   <si>
     <t>14 Black</t>
   </si>
   <si>
     <t>360 14 Black</t>
   </si>
   <si>
     <t>G14SIXTY8NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G14SIXTY6NT</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 14u Astro</t>
   </si>
   <si>
     <t>G14PEGAC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Waco Lightning</t>
   </si>
   <si>
     <t>14 Rio Vista</t>
   </si>
   <si>
     <t>Waco Lightning14 RioVista</t>
   </si>
   <si>
     <t>G14WACLV3NT</t>
   </si>
@@ -967,114 +967,114 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>63</v>
       </c>
       <c r="C16" t="s">
         <v>64</v>
       </c>
       <c r="D16" t="s">
         <v>65</v>
       </c>
       <c r="E16" t="s">
         <v>46</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" t="s">
         <v>66</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>67</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" t="s">
         <v>70</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>71</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>14.2</v>
+        <v>73</v>
+      </c>
+      <c r="B19" t="s">
+        <v>74</v>
       </c>
       <c r="C19" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D19" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>34</v>
       </c>
-      <c r="B20" t="s">
-        <v>76</v>
+      <c r="B20">
+        <v>14.2</v>
       </c>
       <c r="C20" t="s">
         <v>77</v>
       </c>
       <c r="D20" t="s">
         <v>78</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21" t="s">
         <v>79</v>
       </c>
       <c r="C21" t="s">
         <v>80</v>
       </c>
       <c r="D21" t="s">