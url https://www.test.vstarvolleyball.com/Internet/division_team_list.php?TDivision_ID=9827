--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -80,66 +80,78 @@
   <si>
     <t>12 Red</t>
   </si>
   <si>
     <t>Blocskport 12R</t>
   </si>
   <si>
     <t>G12BLOCK1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>12A Jordan</t>
   </si>
   <si>
     <t>DIG 12A Jordan</t>
   </si>
   <si>
     <t>G12DIGVB5NT</t>
   </si>
   <si>
+    <t>Dallas Starlings  VBC</t>
+  </si>
+  <si>
+    <t>Lonestar Thunder 12 Blue</t>
+  </si>
+  <si>
+    <t>G12STARL2NT</t>
+  </si>
+  <si>
     <t>12 Dawson</t>
   </si>
   <si>
     <t>Blocksport 12 Dawson</t>
   </si>
   <si>
     <t>G12BLOCK2NT</t>
   </si>
   <si>
-    <t>Dallas Starlings  VBC</t>
-[...5 lines deleted...]
-    <t>G12STARL2NT</t>
+    <t>Ohana Volleyball</t>
+  </si>
+  <si>
+    <t>12 Blue</t>
+  </si>
+  <si>
+    <t>Ohana V 12 Blue</t>
+  </si>
+  <si>
+    <t>G12OHANA1NT</t>
   </si>
   <si>
     <t>12 National Black</t>
   </si>
   <si>
     <t>360 12 National Black</t>
   </si>
   <si>
     <t>G12SIXTY3NT</t>
   </si>
   <si>
     <t>DFW Elite</t>
   </si>
   <si>
     <t>12's Blue</t>
   </si>
   <si>
     <t>DFW Elite 12's Blue</t>
   </si>
   <si>
     <t>G12DFTLE1NT</t>
   </si>
   <si>
     <t>Velocity Sports</t>
   </si>
@@ -162,62 +174,50 @@
     <t>BOV 12 Orange</t>
   </si>
   <si>
     <t>G12BOWLV1NT</t>
   </si>
   <si>
     <t>12A Mackenzie</t>
   </si>
   <si>
     <t>DIG 12A Mackenzie</t>
   </si>
   <si>
     <t>G12DIGVB7NT</t>
   </si>
   <si>
     <t>Skyhigh Volleyball</t>
   </si>
   <si>
     <t>12 Black</t>
   </si>
   <si>
     <t>Sky High 12 Black</t>
   </si>
   <si>
     <t>G12SKYHI1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G12OHANA1NT</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 12u Astro</t>
   </si>
   <si>
     <t>G12PEGAC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,111 +651,111 @@
         <v>70.843</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5">
         <v>57.257</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="B8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>32</v>
       </c>
       <c r="C9" t="s">
         <v>33</v>
       </c>
       <c r="D9" t="s">
         <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10" t="s">
         <v>36</v>
       </c>
       <c r="C10" t="s">
@@ -771,71 +771,71 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11" t="s">
         <v>40</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="B12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" t="s">