--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -80,126 +80,126 @@
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Bullitt Volleyball Club</t>
   </si>
   <si>
     <t>BVA 11's</t>
   </si>
   <si>
     <t>G11WWVBC1NT</t>
   </si>
   <si>
     <t>Blocksport Volleyball Club</t>
   </si>
   <si>
     <t>11 Local</t>
   </si>
   <si>
     <t>Blocksport 11 Local</t>
   </si>
   <si>
     <t>G11BLOCK1NT</t>
   </si>
   <si>
+    <t>Dallas Starlings  VBC</t>
+  </si>
+  <si>
+    <t>Lonestar Thunder 11 White</t>
+  </si>
+  <si>
+    <t>LS Thunder 11 White</t>
+  </si>
+  <si>
+    <t>G11STARL3NT</t>
+  </si>
+  <si>
     <t>Caddo Hot Shots</t>
   </si>
   <si>
     <t>9 CLUB PREP</t>
   </si>
   <si>
     <t>HOT SHOTS 9CP</t>
   </si>
   <si>
     <t>G09CADHS1NT</t>
   </si>
   <si>
-    <t>Dallas Starlings  VBC</t>
-[...10 lines deleted...]
-  <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>10AJ Westen</t>
   </si>
   <si>
     <t>DIG 10AJ Westen</t>
   </si>
   <si>
     <t>G10DIGVB4NT</t>
   </si>
   <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t>11 Kaos Red</t>
   </si>
   <si>
     <t>360 11 Kaos Red</t>
   </si>
   <si>
     <t>G11SIXTY2NT</t>
   </si>
   <si>
     <t>11 Kaos Black</t>
   </si>
   <si>
     <t>360 11 Kaos Black</t>
   </si>
   <si>
     <t>G11SIXTY1NT</t>
   </si>
   <si>
+    <t>Pegasus Athletics Club</t>
+  </si>
+  <si>
+    <t>PAC 11u Astro</t>
+  </si>
+  <si>
+    <t>G11PEGAC1NT</t>
+  </si>
+  <si>
+    <t>Dropped</t>
+  </si>
+  <si>
     <t>10U Black</t>
   </si>
   <si>
     <t>UVC 10U Black</t>
   </si>
   <si>
     <t>G10URBAN1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G11PEGAC1NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -721,74 +721,74 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="B11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>44</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>44</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>