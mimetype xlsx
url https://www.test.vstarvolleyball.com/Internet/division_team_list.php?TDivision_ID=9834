--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -119,111 +119,111 @@
   <si>
     <t>G13EAGMT7NT</t>
   </si>
   <si>
     <t>DEA Volleyball</t>
   </si>
   <si>
     <t>13 Black</t>
   </si>
   <si>
     <t>DEAVB 13 Black</t>
   </si>
   <si>
     <t>G13DEAVB1NT</t>
   </si>
   <si>
     <t>13 Metro Ginny</t>
   </si>
   <si>
     <t>EMV 13 Metro Ginny</t>
   </si>
   <si>
     <t>G13EAGMT6NT</t>
   </si>
   <si>
+    <t>Dallas Starlings  VBC</t>
+  </si>
+  <si>
+    <t>Lonestar Thunder 13 Blue</t>
+  </si>
+  <si>
+    <t>LS Thunder 13 Blue</t>
+  </si>
+  <si>
+    <t>G13STARL2NT</t>
+  </si>
+  <si>
+    <t>13 Metro White Chalice</t>
+  </si>
+  <si>
+    <t>EMV 13 Metro White Chalic</t>
+  </si>
+  <si>
+    <t>G13EAGMT10NT</t>
+  </si>
+  <si>
     <t>13 Metro White Ashtyn</t>
   </si>
   <si>
     <t>EMV 13 Metro White Ashtyn</t>
   </si>
   <si>
     <t>G13EAGMT9NT</t>
   </si>
   <si>
-    <t>Dallas Starlings  VBC</t>
-[...17 lines deleted...]
-    <t>G13EAGMT10NT</t>
+    <t>Caddo Hot Shots</t>
+  </si>
+  <si>
+    <t>13 ELITE</t>
+  </si>
+  <si>
+    <t>HOT SHOTS 13E</t>
+  </si>
+  <si>
+    <t>G13CADHS1NT</t>
   </si>
   <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
+    <t>13 Regional</t>
+  </si>
+  <si>
+    <t>360 13 Regional</t>
+  </si>
+  <si>
+    <t>G13SIXTY7NT</t>
+  </si>
+  <si>
     <t>13 National Black</t>
   </si>
   <si>
     <t>360 13 National Black</t>
   </si>
   <si>
     <t>G13SIXTY4NT</t>
-  </si>
-[...19 lines deleted...]
-    <t>G13SIXTY7NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -725,71 +725,71 @@
         <v>57.965</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9" t="s">
         <v>32</v>
       </c>
       <c r="C9" t="s">
         <v>33</v>
       </c>
       <c r="D9" t="s">
         <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
       <c r="F9">
         <v>56.962</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="B10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="B11" t="s">
         <v>39</v>
       </c>
       <c r="C11" t="s">
         <v>40</v>
       </c>
       <c r="D11" t="s">
         <v>41</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>15</v>
       </c>
       <c r="B12" t="s">
         <v>42</v>
       </c>
       <c r="C12" t="s">
@@ -825,51 +825,51 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14" t="s">
         <v>50</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14" t="s">
         <v>52</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B15" t="s">
         <v>53</v>
       </c>
       <c r="C15" t="s">
         <v>54</v>
       </c>
       <c r="D15" t="s">
         <v>55</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>