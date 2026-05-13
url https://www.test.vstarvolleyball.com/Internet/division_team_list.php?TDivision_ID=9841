--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -86,72 +86,72 @@
   <si>
     <t>Dynamic VC</t>
   </si>
   <si>
     <t>14U Elite</t>
   </si>
   <si>
     <t>14U Lilo</t>
   </si>
   <si>
     <t>G14DYNVB1NT</t>
   </si>
   <si>
     <t>Gravity Athletics Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">14U BLACK </t>
   </si>
   <si>
     <t>GAVBC U14 BLACK</t>
   </si>
   <si>
     <t>G14GAVBC99NT</t>
   </si>
   <si>
+    <t>Atomic Volleyball Club</t>
+  </si>
+  <si>
+    <t>14U</t>
+  </si>
+  <si>
+    <t>Atomic VC 14</t>
+  </si>
+  <si>
+    <t>G14ATOMV1NT</t>
+  </si>
+  <si>
     <t>Blocksport Volleyball Club</t>
   </si>
   <si>
     <t>14 White</t>
   </si>
   <si>
     <t>Blocksport 14W</t>
   </si>
   <si>
     <t>G14BLOCK1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G14ATOMV1NT</t>
   </si>
   <si>
     <t>CTX Regulators</t>
   </si>
   <si>
     <t>G14CTXRE1LS</t>
   </si>
   <si>
     <t>CTX Regulators 14U</t>
   </si>
   <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t>360 14.2</t>
   </si>
   <si>
     <t>G14SIXTY5NT</t>
   </si>
   <si>
     <t>14 Black</t>
   </si>
   <si>
     <t>360 14 Black</t>
   </si>