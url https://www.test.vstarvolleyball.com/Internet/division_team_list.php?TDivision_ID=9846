--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -125,66 +125,66 @@
   <si>
     <t>14 ELITE</t>
   </si>
   <si>
     <t>HOT SHOTS 14E</t>
   </si>
   <si>
     <t>G14CADHS1NT</t>
   </si>
   <si>
     <t>Airells Court Club Volleyball</t>
   </si>
   <si>
     <t>ACCV14 Blk elite Travel14,1</t>
   </si>
   <si>
     <t>ACCV Travel 14 BLK</t>
   </si>
   <si>
     <t>G14AIRCV1NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
+    <t>Allegiant 14 White</t>
+  </si>
+  <si>
+    <t>G14ALLEG3NT</t>
+  </si>
+  <si>
     <t>DFW Elite</t>
   </si>
   <si>
     <t>14 Blue</t>
   </si>
   <si>
     <t xml:space="preserve">DFW Elite 14 Blue </t>
   </si>
   <si>
     <t>G14DFTLE4NT</t>
-  </si>
-[...4 lines deleted...]
-    <t>G14ALLEG3NT</t>
   </si>
   <si>
     <t>14 White</t>
   </si>
   <si>
     <t>Blocksport 14W</t>
   </si>
   <si>
     <t>G14BLOCK1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -698,74 +698,74 @@
         <v>57.489</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>36</v>
       </c>
       <c r="F9">
         <v>56.486</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" t="s">
         <v>37</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="B11" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12" t="s">
         <v>43</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">